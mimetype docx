--- v0 (2026-02-19)
+++ v1 (2026-08-09)
@@ -144,106 +144,74 @@
         <w:t xml:space="preserve">Over: ON-WINE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ONWINE is een vooruitstrevend wijnplatform dat sinds 2021 de connectie maakt tussen wijnliefhebbers en kleine lokale wijnboeren. Het platform maakt het mogelijk voor wijnliefhebbers om hun favoriete wijn direct bij de wijnmaker te kopen uit Europa. Door direct bij de wijnboer te bestellen, genieten consumenten van unieke wijnen met een verhaal en steunen ze tegelijkertijd de lokale wijnboeren dankzij transparante en eerlijke marges.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...30 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>