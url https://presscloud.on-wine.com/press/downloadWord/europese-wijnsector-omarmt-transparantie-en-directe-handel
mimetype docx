--- v0 (2026-04-06)
+++ v1 (2026-08-09)
@@ -142,106 +142,74 @@
         <w:t xml:space="preserve">Over: ON-WINE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Als aanvoerder op weg naar een eerlijke en transparante wijnwereld, staat ON-WINE al vijf jaar sterk met een toenemend Europees netwerk van onafhankelijke wijnmakers. De organisatie streeft naar verbetering van de positie van wijnproducenten door het wegnemen van tussenlagen en het bieden van volledige prijstransparantie. Door hun aanpak bouwen ze aan een toekomst waarbij wijnmakers en consumenten samen een passie voor kwaliteitswijn delen.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...30 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>